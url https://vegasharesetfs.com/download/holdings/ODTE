--- v0 (2026-04-07)
+++ v1 (2026-05-22)
@@ -12,158 +12,173 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>ODTE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">42.71 </t>
-[...50 lines deleted...]
-    <t xml:space="preserve">2.04 </t>
+    <t xml:space="preserve">33.59 </t>
+  </si>
+  <si>
+    <t>Invesco Nasdaq 100 ETF</t>
+  </si>
+  <si>
+    <t>QQQM</t>
+  </si>
+  <si>
+    <t>46138G649</t>
+  </si>
+  <si>
+    <t>1,854</t>
+  </si>
+  <si>
+    <t>545,465.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.10 </t>
+  </si>
+  <si>
+    <t>Vanguard S&amp;P 500 ETF</t>
+  </si>
+  <si>
+    <t>VOO</t>
+  </si>
+  <si>
+    <t>537,395.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.84 </t>
+  </si>
+  <si>
+    <t>Vanguard Russell 2000 ETF</t>
+  </si>
+  <si>
+    <t>VTWO</t>
+  </si>
+  <si>
+    <t>92206C664</t>
+  </si>
+  <si>
+    <t>4,671</t>
+  </si>
+  <si>
+    <t>533,194.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.39 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>20,499</t>
-[...2 lines deleted...]
-    <t>20,498.91</t>
+    <t>6,315</t>
+  </si>
+  <si>
+    <t>6,314.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.13 </t>
+  </si>
+  <si>
+    <t>First American Government Obligations Fund 12/01/2031</t>
+  </si>
+  <si>
+    <t>FGXXX</t>
+  </si>
+  <si>
+    <t>31846V336</t>
+  </si>
+  <si>
+    <t>2,161</t>
+  </si>
+  <si>
+    <t>2,160.76</t>
   </si>
   <si>
     <t xml:space="preserve">-0.02 </t>
   </si>
   <si>
-    <t>MRUT 04/07/2026 257.57 C</t>
-[...14 lines deleted...]
-    <t>4XSP  260407C00667060</t>
+    <t>MRUT 05/22/2026 287.98 C</t>
+  </si>
+  <si>
+    <t>4MRUT 260522C00287980</t>
+  </si>
+  <si>
+    <t>XND 05/22/2026 296.48 C</t>
+  </si>
+  <si>
+    <t>4XND  260522C00296480</t>
+  </si>
+  <si>
+    <t>XSP 05/22/2026 749.93 C</t>
+  </si>
+  <si>
+    <t>4XSP  260522C00749930</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -525,197 +540,197 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>15</v>
+      </c>
+      <c r="D5" s="2">
+        <v>922908363</v>
       </c>
       <c r="E5" s="2">
-        <v>14</v>
+        <v>787</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E9" s="2">
-        <v>-13</v>
+        <v>-19</v>
       </c>
       <c r="F9" s="2">
-        <v>-195.0</v>
+        <v>-323.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E10" s="2">
-        <v>-14</v>
+        <v>-18</v>
       </c>
       <c r="F10" s="2">
-        <v>-210.0</v>
+        <v>-324.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E11" s="2">
-        <v>-5</v>
+        <v>-7</v>
       </c>
       <c r="F11" s="2">
-        <v>-200.0</v>
+        <v>-315.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>