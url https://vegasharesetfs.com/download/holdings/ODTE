--- v1 (2026-05-22)
+++ v2 (2026-07-08)
@@ -12,173 +12,176 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>ODTE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">33.59 </t>
+    <t xml:space="preserve">33.79 </t>
+  </si>
+  <si>
+    <t>Vanguard S&amp;P 500 ETF</t>
+  </si>
+  <si>
+    <t>VOO</t>
+  </si>
+  <si>
+    <t>1,312</t>
+  </si>
+  <si>
+    <t>901,448.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.21 </t>
+  </si>
+  <si>
+    <t>Vanguard Russell 2000 ETF</t>
+  </si>
+  <si>
+    <t>VTWO</t>
+  </si>
+  <si>
+    <t>92206C664</t>
+  </si>
+  <si>
+    <t>7,401</t>
+  </si>
+  <si>
+    <t>886,121.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.78 </t>
   </si>
   <si>
     <t>Invesco Nasdaq 100 ETF</t>
   </si>
   <si>
     <t>QQQM</t>
   </si>
   <si>
     <t>46138G649</t>
   </si>
   <si>
-    <t>1,854</t>
-[...35 lines deleted...]
-    <t xml:space="preserve">0.39 </t>
+    <t>2,994</t>
+  </si>
+  <si>
+    <t>874,667.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.20 </t>
+  </si>
+  <si>
+    <t>First American Government Obligations Fund 12/01/2031</t>
+  </si>
+  <si>
+    <t>FGXXX</t>
+  </si>
+  <si>
+    <t>31846V336</t>
+  </si>
+  <si>
+    <t>5,392</t>
+  </si>
+  <si>
+    <t>5,391.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.07 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>6,315</t>
-[...20 lines deleted...]
-    <t>2,160.76</t>
+    <t>1,949</t>
+  </si>
+  <si>
+    <t>1,948.66</t>
   </si>
   <si>
     <t xml:space="preserve">-0.02 </t>
   </si>
   <si>
-    <t>MRUT 05/22/2026 287.98 C</t>
-[...14 lines deleted...]
-    <t>4XSP  260522C00749930</t>
+    <t>RUT 07/08/2026 3012.61 C</t>
+  </si>
+  <si>
+    <t>4RUT  260708C03012610</t>
+  </si>
+  <si>
+    <t>XND 07/08/2026 294.79 C</t>
+  </si>
+  <si>
+    <t>4XND  260708C00294790</t>
+  </si>
+  <si>
+    <t>XSP 07/08/2026 753.54 C</t>
+  </si>
+  <si>
+    <t>4XSP  260708C00753540</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,198 +542,198 @@
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" s="2">
+        <v>922908363</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="F4" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="2">
-[...3 lines deleted...]
-        <v>787</v>
+      <c r="E5" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" s="2">
-        <v>-19</v>
+        <v>-3</v>
       </c>
       <c r="F9" s="2">
-        <v>-323.0</v>
+        <v>-537.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" s="2">
-        <v>-18</v>
+        <v>-30</v>
       </c>
       <c r="F10" s="2">
-        <v>-324.0</v>
+        <v>-540.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" s="2">
-        <v>-7</v>
+        <v>-12</v>
       </c>
       <c r="F11" s="2">
-        <v>-315.0</v>
+        <v>-540.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>