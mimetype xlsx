--- v2 (2026-07-08)
+++ v3 (2026-08-22)
@@ -12,176 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>ODTE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">33.79 </t>
+    <t xml:space="preserve">33.34 </t>
+  </si>
+  <si>
+    <t>Invesco Nasdaq 100 ETF</t>
+  </si>
+  <si>
+    <t>QQQM</t>
+  </si>
+  <si>
+    <t>46138G649</t>
+  </si>
+  <si>
+    <t>3,794</t>
+  </si>
+  <si>
+    <t>1,114,525.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.32 </t>
+  </si>
+  <si>
+    <t>Vanguard Russell 2000 ETF</t>
+  </si>
+  <si>
+    <t>VTWO</t>
+  </si>
+  <si>
+    <t>92206C664</t>
+  </si>
+  <si>
+    <t>9,185</t>
+  </si>
+  <si>
+    <t>1,113,681.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.30 </t>
   </si>
   <si>
     <t>Vanguard S&amp;P 500 ETF</t>
   </si>
   <si>
     <t>VOO</t>
   </si>
   <si>
-    <t>1,312</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">0.20 </t>
+    <t>1,582</t>
+  </si>
+  <si>
+    <t>1,113,269.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.03 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>5,392</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.07 </t>
+    <t>1,111</t>
+  </si>
+  <si>
+    <t>1,110.78</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>1,949</t>
-[...23 lines deleted...]
-    <t>4XSP  260708C00753540</t>
+    <t xml:space="preserve">-0.01 </t>
+  </si>
+  <si>
+    <t>RUT 08/24/2026 3037.79 C</t>
+  </si>
+  <si>
+    <t>4RUT  260824C03037790</t>
+  </si>
+  <si>
+    <t>XND 08/24/2026 294.58 C</t>
+  </si>
+  <si>
+    <t>4XND  260824C00294580</t>
+  </si>
+  <si>
+    <t>XSP 08/24/2026 770.13 C</t>
+  </si>
+  <si>
+    <t>4XSP  260824C00770130</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -542,198 +533,198 @@
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="2">
-        <v>922908363</v>
+      <c r="D4" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D6" s="2" t="s">
         <v>21</v>
+      </c>
+      <c r="D6" s="2">
+        <v>922908363</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="C8" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" s="2" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>34</v>
+        <v>31</v>
+      </c>
+      <c r="E8" s="2">
+        <v>994</v>
+      </c>
+      <c r="F8" s="2">
+        <v>993.95</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E9" s="2">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="F9" s="2">
-        <v>-537.0</v>
+        <v>-362.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E10" s="2">
-        <v>-30</v>
+        <v>-18</v>
       </c>
       <c r="F10" s="2">
-        <v>-540.0</v>
+        <v>-324.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E11" s="2">
-        <v>-12</v>
+        <v>-7</v>
       </c>
       <c r="F11" s="2">
-        <v>-540.0</v>
+        <v>-322.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>