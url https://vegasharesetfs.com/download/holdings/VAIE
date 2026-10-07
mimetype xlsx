--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -29,117 +29,117 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>VAIE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
-    <t>Share Held</t>
+    <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">99.91 </t>
+    <t xml:space="preserve">99.93 </t>
   </si>
   <si>
     <t>AUTOC500-SWAP-GOLD-L</t>
   </si>
   <si>
     <t>AUTOC500-TRS-05/11/29-L</t>
   </si>
   <si>
-    <t>2,847</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">0.58 </t>
+    <t>4,090</t>
+  </si>
+  <si>
+    <t>63,236,676.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.15 </t>
+  </si>
+  <si>
+    <t>United States Treasury Bill 11/19/2026</t>
+  </si>
+  <si>
+    <t>912797UZ8</t>
+  </si>
+  <si>
+    <t>61,133,000</t>
+  </si>
+  <si>
+    <t>60,845,423.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.02 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>248,333</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-98.21 </t>
+    <t>647,046</t>
+  </si>
+  <si>
+    <t>647,045.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-97.11 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-41,967,429</t>
-[...2 lines deleted...]
-    <t>-41,967,429.13</t>
+    <t>-61,454,321</t>
+  </si>
+  <si>
+    <t>-61,454,321.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>