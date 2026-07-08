--- v0 (2026-05-22)
+++ v1 (2026-07-08)
@@ -12,131 +12,116 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>VAIE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">100.71 </t>
+    <t xml:space="preserve">99.93 </t>
   </si>
   <si>
     <t>AUTOC500-SWAP-GOLD-L</t>
   </si>
   <si>
     <t>AUTOC500-TRS-05/11/29-L</t>
   </si>
   <si>
-    <t>1,006,748.64</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">0.88 </t>
+    <t>14,023,353.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.97 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>8,754</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-39.81 </t>
+    <t>6,029,993</t>
+  </si>
+  <si>
+    <t>6,029,992.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-42.91 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-397,992</t>
-[...2 lines deleted...]
-    <t>-397,991.91</t>
+    <t>-6,021,170</t>
+  </si>
+  <si>
+    <t>-6,021,170.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -446,54 +431,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F7"/>
+      <selection activeCell="A3" sqref="A3:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -501,114 +486,94 @@
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="2">
-        <v>69</v>
+        <v>955</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>21</v>
-      </c>
-[...18 lines deleted...]
-        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>