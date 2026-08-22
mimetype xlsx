--- v1 (2026-07-08)
+++ v2 (2026-08-22)
@@ -12,116 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>VAIE</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">99.93 </t>
+    <t xml:space="preserve">99.91 </t>
   </si>
   <si>
     <t>AUTOC500-SWAP-GOLD-L</t>
   </si>
   <si>
     <t>AUTOC500-TRS-05/11/29-L</t>
   </si>
   <si>
-    <t>14,023,353.70</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">42.97 </t>
+    <t>2,847</t>
+  </si>
+  <si>
+    <t>42,693,782.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">97.71 </t>
+  </si>
+  <si>
+    <t>United States Treasury Bill 08/27/2026</t>
+  </si>
+  <si>
+    <t>912797TY3</t>
+  </si>
+  <si>
+    <t>41,763,000</t>
+  </si>
+  <si>
+    <t>41,750,487.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.58 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>6,029,993</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-42.91 </t>
+    <t>248,333</t>
+  </si>
+  <si>
+    <t>248,332.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-98.21 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-6,021,170</t>
-[...2 lines deleted...]
-    <t>-6,021,170.13</t>
+    <t>-41,967,429</t>
+  </si>
+  <si>
+    <t>-41,967,429.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -431,149 +449,169 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F6"/>
+      <selection activeCell="A3" sqref="A3:F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="E4" s="2">
-        <v>955</v>
+      <c r="E4" s="2" t="s">
+        <v>10</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>