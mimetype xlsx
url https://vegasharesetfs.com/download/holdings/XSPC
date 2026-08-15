--- v0 (2026-06-30)
+++ v1 (2026-08-15)
@@ -12,455 +12,443 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>XSPC</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">16.16 </t>
+    <t xml:space="preserve">13.71 </t>
   </si>
   <si>
     <t>Space Exploration Technologies Corp</t>
   </si>
   <si>
     <t>SPCX</t>
   </si>
   <si>
     <t>84615Q103</t>
   </si>
   <si>
-    <t>2,328</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">6.07 </t>
+    <t>1,164</t>
+  </si>
+  <si>
+    <t>162,960.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.15 </t>
+  </si>
+  <si>
+    <t>Palantir Technologies Inc</t>
+  </si>
+  <si>
+    <t>PLTR</t>
+  </si>
+  <si>
+    <t>69608A108</t>
+  </si>
+  <si>
+    <t>84,931.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.59 </t>
+  </si>
+  <si>
+    <t>Voyager Technologies Inc</t>
+  </si>
+  <si>
+    <t>VOYG</t>
+  </si>
+  <si>
+    <t>92892B103</t>
+  </si>
+  <si>
+    <t>1,823</t>
+  </si>
+  <si>
+    <t>78,352.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.88 </t>
+  </si>
+  <si>
+    <t>Kratos Defense &amp; Security Solutions Inc</t>
+  </si>
+  <si>
+    <t>KTOS</t>
+  </si>
+  <si>
+    <t>50077B207</t>
+  </si>
+  <si>
+    <t>1,082</t>
+  </si>
+  <si>
+    <t>69,875.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.78 </t>
+  </si>
+  <si>
+    <t>NVIDIA Corp</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>68,673.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.30 </t>
+  </si>
+  <si>
+    <t>Lumentum Holdings Inc</t>
+  </si>
+  <si>
+    <t>LITE</t>
+  </si>
+  <si>
+    <t>55024U109</t>
+  </si>
+  <si>
+    <t>62,977.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.97 </t>
+  </si>
+  <si>
+    <t>Viasat Inc</t>
+  </si>
+  <si>
+    <t>VSAT</t>
+  </si>
+  <si>
+    <t>92552V100</t>
+  </si>
+  <si>
+    <t>59,086.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.94 </t>
   </si>
   <si>
     <t>Rocket Lab Corp</t>
   </si>
   <si>
     <t>RKLB</t>
   </si>
   <si>
-    <t>1,464</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5.36 </t>
+    <t>58,743.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.86 </t>
+  </si>
+  <si>
+    <t>Mercury Systems Inc</t>
+  </si>
+  <si>
+    <t>MRCY</t>
+  </si>
+  <si>
+    <t>57,782.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.44 </t>
   </si>
   <si>
     <t>Coherent Corp</t>
   </si>
   <si>
     <t>COHR</t>
   </si>
   <si>
     <t>19247G107</t>
   </si>
   <si>
-    <t>126,755.28</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">5.31 </t>
+    <t>52,784.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.17 </t>
   </si>
   <si>
     <t>Planet Labs PBC</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>72703X106</t>
   </si>
   <si>
-    <t>4,012</t>
-[...101 lines deleted...]
-    <t xml:space="preserve">4.45 </t>
+    <t>2,006</t>
+  </si>
+  <si>
+    <t>49,528.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.01 </t>
+  </si>
+  <si>
+    <t>BlackSky Technology Inc</t>
+  </si>
+  <si>
+    <t>BKSY</t>
+  </si>
+  <si>
+    <t>09263B207</t>
+  </si>
+  <si>
+    <t>1,542</t>
+  </si>
+  <si>
+    <t>47,678.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.78 </t>
+  </si>
+  <si>
+    <t>Redwire Corp</t>
+  </si>
+  <si>
+    <t>RDW</t>
+  </si>
+  <si>
+    <t>75776W103</t>
+  </si>
+  <si>
+    <t>3,307</t>
+  </si>
+  <si>
+    <t>44,909.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.63 </t>
   </si>
   <si>
     <t>AST SpaceMobile Inc</t>
   </si>
   <si>
     <t>ASTS</t>
   </si>
   <si>
     <t>00217D100</t>
   </si>
   <si>
-    <t>1,214</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">4.09 </t>
+    <t>43,084.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.22 </t>
   </si>
   <si>
     <t>Spire Global Inc</t>
   </si>
   <si>
     <t>SPIR</t>
   </si>
   <si>
-    <t>5,486</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">3.68 </t>
+    <t>2,743</t>
+  </si>
+  <si>
+    <t>38,264.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.11 </t>
   </si>
   <si>
     <t>Micron Technology Inc</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
-    <t>87,041.28</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">3.07 </t>
+    <t>36,923.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.73 </t>
+  </si>
+  <si>
+    <t>Karman Holdings Inc</t>
+  </si>
+  <si>
+    <t>KRMN</t>
+  </si>
+  <si>
+    <t>32,431.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.64 </t>
+  </si>
+  <si>
+    <t>Firefly Aerospace Inc</t>
+  </si>
+  <si>
+    <t>FLY</t>
+  </si>
+  <si>
+    <t>31816X106</t>
+  </si>
+  <si>
+    <t>1,177</t>
+  </si>
+  <si>
+    <t>31,390.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.38 </t>
+  </si>
+  <si>
+    <t>AeroVironment Inc</t>
+  </si>
+  <si>
+    <t>AVAV</t>
+  </si>
+  <si>
+    <t>008073108</t>
+  </si>
+  <si>
+    <t>28,343.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.25 </t>
+  </si>
+  <si>
+    <t>Intuitive Machines Inc</t>
+  </si>
+  <si>
+    <t>LUNR</t>
+  </si>
+  <si>
+    <t>46125A100</t>
+  </si>
+  <si>
+    <t>1,409</t>
+  </si>
+  <si>
+    <t>26,785.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.23 </t>
+  </si>
+  <si>
+    <t>Iridium Communications Inc</t>
+  </si>
+  <si>
+    <t>IRDM</t>
+  </si>
+  <si>
+    <t>46269C102</t>
+  </si>
+  <si>
+    <t>26,505.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.22 </t>
   </si>
   <si>
     <t>STMicroelectronics NV</t>
   </si>
   <si>
     <t>STM</t>
   </si>
   <si>
-    <t>72,546.30</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">0.12 </t>
+    <t>26,330.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.18 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>2,778</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-0.02 </t>
+    <t>2,084</t>
+  </si>
+  <si>
+    <t>2,084.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.17 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
+  </si>
+  <si>
+    <t>-1,975</t>
+  </si>
+  <si>
+    <t>-1,975.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -841,498 +829,498 @@
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="2">
-[...2 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>16</v>
+      </c>
+      <c r="E5" s="2">
+        <v>488</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="2">
-        <v>324</v>
+      <c r="E6" s="2" t="s">
+        <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" s="2">
-        <v>610</v>
+        <v>305</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" s="2">
-        <v>136</v>
+        <v>68</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="E10" s="2" t="s">
         <v>42</v>
       </c>
+      <c r="D10" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="2">
+        <v>713</v>
+      </c>
       <c r="F10" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D11" s="2" t="s">
         <v>47</v>
       </c>
+      <c r="D11" s="2">
+        <v>773121108</v>
+      </c>
       <c r="E11" s="2">
-        <v>976</v>
+        <v>732</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="2">
+        <v>589378108</v>
+      </c>
+      <c r="E12" s="2">
+        <v>520</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="D13" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="2" t="s">
+      <c r="E13" s="2">
+        <v>162</v>
+      </c>
+      <c r="F13" s="2" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="F14" s="2" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="E15" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C15" s="2" t="s">
+      <c r="F15" s="2" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="E16" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C16" s="2" t="s">
+      <c r="F16" s="2" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="D17" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="E17" s="2">
+        <v>607</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="2">
+        <v>848560306</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="F18" s="2" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="C19" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="D19" s="2">
+        <v>595112103</v>
+      </c>
+      <c r="E19" s="2">
+        <v>38</v>
+      </c>
+      <c r="F19" s="2" t="s">
         <v>89</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D20" s="2">
-        <v>861012102</v>
+        <v>485924104</v>
       </c>
       <c r="E20" s="2">
-        <v>970</v>
+        <v>523</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="F21" s="2" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" s="2">
+        <v>147</v>
+      </c>
+      <c r="F22" s="2" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" s="2" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>119</v>
+        <v>113</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E24" s="2">
+        <v>528</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>118</v>
+      </c>
+      <c r="D25" s="2">
+        <v>861012102</v>
       </c>
       <c r="E25" s="2">
-        <v>294</v>
+        <v>485</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="2" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="2" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>-438.31</v>
+        <v>128</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>