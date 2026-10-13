--- v0 (2026-08-27)
+++ v1 (2026-10-13)
@@ -12,374 +12,416 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>CGPT</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
-    <t>Share Held</t>
+    <t>Shares Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t xml:space="preserve">11.91 </t>
+    <t xml:space="preserve">8.98 </t>
+  </si>
+  <si>
+    <t>Astera Labs Inc</t>
+  </si>
+  <si>
+    <t>ALAB</t>
+  </si>
+  <si>
+    <t>04626A103</t>
+  </si>
+  <si>
+    <t>123,810.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.76 </t>
   </si>
   <si>
     <t>First American Government Obligations Fund 12/01/2031</t>
   </si>
   <si>
     <t>FGXXX</t>
   </si>
   <si>
     <t>31846V336</t>
   </si>
   <si>
-    <t>110,467</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">7.62 </t>
+    <t>120,698</t>
+  </si>
+  <si>
+    <t>120,698.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.80 </t>
+  </si>
+  <si>
+    <t>NVIDIA Corp</t>
+  </si>
+  <si>
+    <t>NVDA</t>
+  </si>
+  <si>
+    <t>67066G104</t>
+  </si>
+  <si>
+    <t>107,502.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.47 </t>
+  </si>
+  <si>
+    <t>Cerebras Systems Inc</t>
+  </si>
+  <si>
+    <t>CBRS</t>
+  </si>
+  <si>
+    <t>15675D103</t>
+  </si>
+  <si>
+    <t>102,927.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.46 </t>
   </si>
   <si>
     <t>Credo Technology Group Holding Ltd</t>
   </si>
   <si>
     <t>CRDO</t>
   </si>
   <si>
     <t>G25457105</t>
   </si>
   <si>
-    <t>70,664.88</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">5.34 </t>
+    <t>102,830.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.32 </t>
+  </si>
+  <si>
+    <t>Cambricon Technologies Corp Ltd</t>
+  </si>
+  <si>
+    <t>688256 CH</t>
+  </si>
+  <si>
+    <t>BLN7Y24</t>
+  </si>
+  <si>
+    <t>87,126.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.91 </t>
+  </si>
+  <si>
+    <t>Advanced Micro Devices Inc</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>007903107</t>
+  </si>
+  <si>
+    <t>81,410.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.51 </t>
+  </si>
+  <si>
+    <t>Global Unichip Corp</t>
+  </si>
+  <si>
+    <t>3443 TT</t>
+  </si>
+  <si>
+    <t>B056381</t>
+  </si>
+  <si>
+    <t>76,014.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.09 </t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>MRVL</t>
   </si>
   <si>
-    <t>49,512.22</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">4.96 </t>
+    <t>70,187.04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.02 </t>
+  </si>
+  <si>
+    <t>Micron Technology Inc</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>69,232.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.99 </t>
+  </si>
+  <si>
+    <t>Alchip Technologies Ltd</t>
+  </si>
+  <si>
+    <t>3661 TT</t>
+  </si>
+  <si>
+    <t>B4TPSL0</t>
+  </si>
+  <si>
+    <t>68,741.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.75 </t>
   </si>
   <si>
     <t>SK hynix Inc</t>
   </si>
   <si>
     <t>SKHY</t>
   </si>
   <si>
     <t>78392B206</t>
   </si>
   <si>
-    <t>45,983.82</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">4.58 </t>
+    <t>65,540.92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.48 </t>
+  </si>
+  <si>
+    <t>Broadcom Inc</t>
+  </si>
+  <si>
+    <t>AVGO</t>
+  </si>
+  <si>
+    <t>11135F101</t>
+  </si>
+  <si>
+    <t>61,723.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.99 </t>
   </si>
   <si>
     <t>Samsung Electronics Co Ltd</t>
   </si>
   <si>
     <t>SMSN LI</t>
   </si>
   <si>
-    <t>42,516.00</t>
-[...41 lines deleted...]
-    <t>35,177.85</t>
+    <t>54,984.00</t>
   </si>
   <si>
     <t xml:space="preserve">3.70 </t>
   </si>
   <si>
-    <t>SHANGHAI BIREN TEC CNY0.02 H-SWAP-MREX-L</t>
-[...41 lines deleted...]
-    <t xml:space="preserve">2.84 </t>
+    <t>Hygon Information Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>688041 CH</t>
+  </si>
+  <si>
+    <t>BMZNGH6</t>
+  </si>
+  <si>
+    <t>1,600</t>
+  </si>
+  <si>
+    <t>51,039.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.33 </t>
+  </si>
+  <si>
+    <t>Montage Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>688008 CH</t>
+  </si>
+  <si>
+    <t>BK7F3F3</t>
+  </si>
+  <si>
+    <t>45,861.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.93 </t>
+  </si>
+  <si>
+    <t>Shanghai Iluvatar CoreX Semiconductor Co Ltd</t>
+  </si>
+  <si>
+    <t>9903 HK</t>
+  </si>
+  <si>
+    <t>BT9QTZ9</t>
+  </si>
+  <si>
+    <t>3,600</t>
+  </si>
+  <si>
+    <t>40,369.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.91 </t>
+  </si>
+  <si>
+    <t>Rambus Inc</t>
+  </si>
+  <si>
+    <t>RMBS</t>
+  </si>
+  <si>
+    <t>40,112.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.76 </t>
+  </si>
+  <si>
+    <t>Shanghai Biren Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>6082 HK</t>
+  </si>
+  <si>
+    <t>BV6GRF2</t>
+  </si>
+  <si>
+    <t>10,000</t>
+  </si>
+  <si>
+    <t>38,101.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.75 </t>
+  </si>
+  <si>
+    <t>Verisilicon Microelectronics Shanghai Co Ltd</t>
+  </si>
+  <si>
+    <t>688521 CH</t>
+  </si>
+  <si>
+    <t>BJP49K2</t>
+  </si>
+  <si>
+    <t>1,800</t>
+  </si>
+  <si>
+    <t>37,920.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.18 </t>
   </si>
   <si>
     <t>CXMT CORPORATION CNY1 A-SWAP-MREX-L</t>
   </si>
   <si>
     <t>BTMTQT8-TRS-08/13/33-L-MREX</t>
   </si>
   <si>
-    <t>3,151</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">-11.68 </t>
+    <t>4,168</t>
+  </si>
+  <si>
+    <t>30,103.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.06 </t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>-108,323</t>
-[...2 lines deleted...]
-    <t>-108,323.02</t>
+    <t xml:space="preserve">-7.04 </t>
+  </si>
+  <si>
+    <t>HONG KONG DOLLAR</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>CASHHKD</t>
+  </si>
+  <si>
+    <t>-761,206</t>
+  </si>
+  <si>
+    <t>-97,000.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,529 +731,549 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F25"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F25"/>
+      <selection activeCell="A3" sqref="A3:F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="E4" s="2">
+        <v>382</v>
+      </c>
+      <c r="F4" s="2" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2">
-        <v>335</v>
+        <v>475</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" s="2">
-        <v>242</v>
+        <v>702</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E8" s="2">
-        <v>427</v>
+        <v>512</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E9" s="2">
-        <v>342</v>
+        <v>600</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E10" s="2">
-        <v>283</v>
+        <v>137</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>573874104</v>
+        <v>45</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>46</v>
       </c>
       <c r="E11" s="2">
-        <v>202</v>
+        <v>300</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="D12" s="2">
+        <v>573874104</v>
       </c>
       <c r="E12" s="2">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="2" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D13" s="2">
         <v>595112103</v>
       </c>
       <c r="E13" s="2">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E14" s="2">
-        <v>93</v>
+        <v>500</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="E15" s="2">
-        <v>358</v>
+        <v>404</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>4942818</v>
+        <v>68</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>69</v>
       </c>
       <c r="E16" s="2">
-        <v>9</v>
+        <v>174</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>73</v>
+      </c>
+      <c r="D17" s="2">
+        <v>4942818</v>
       </c>
       <c r="E17" s="2">
-        <v>108</v>
+        <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>753</v>
+        <v>84</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>79</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="2" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>94</v>
+      </c>
+      <c r="D21" s="2">
+        <v>750917106</v>
+      </c>
+      <c r="E21" s="2">
+        <v>397</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="2" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="2" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>244</v>
+        <v>110</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>111</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="2" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>115</v>
+      </c>
+      <c r="E25" s="2">
+        <v>-836</v>
+      </c>
+      <c r="F25" s="2">
+        <v>-835.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>